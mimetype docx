--- v0 (2026-04-04)
+++ v1 (2026-05-29)
@@ -1,1294 +1,1319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/media/image2.svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 22.5.0 -->
+  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="00174D69" w:rsidRPr="00832688" w:rsidP="00A04BC0" w14:paraId="071D0B24" w14:textId="77777777">
+    <w:p w:rsidR="00174D69" w:rsidRPr="00832688" w:rsidP="00A04BC0" w14:paraId="778D7584" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve">Kwa wewe kama mzazi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534E10" w:rsidRPr="00287AE3" w:rsidP="00921536" w14:paraId="00410AE5" w14:textId="77777777">
+    <w:p w:rsidR="00534E10" w:rsidRPr="00287AE3" w:rsidP="00846B62" w14:paraId="08E251A0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="10" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="3" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk149121525"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>Huduma ya meno ya Umma ya Jämtland Härjedalen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingependa kukusaidia kuweka meno ya watoto wako yenye afya. Kwa sababu hiyo, tungeshukuru ikiwa ungeweza kujibu maswali yafuatayo. Tafadhali chukua fomu iliyojazwa nawe kwa miadi yako ijayo iliyoratibiwa kwa Kituo cha Huduma ya Afya ya Mtoto. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00921536" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="5A4BAA1D" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="00921536" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="6D622696" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="23C9F9D9" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="696F42EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>1. Mtoto w</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Mtoto wangu ana mawasiliano yanayoendelea na huduma za afya na/au anatumia dawa. Eleza: </w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="6C675071" w14:textId="275D7F8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:br/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>...............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="1682BD7F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="5285F0CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="77736B64" w14:textId="649BE4EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="30AC6570" w14:textId="77777777">
-[...28 lines deleted...]
-    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="32A101F1" w14:textId="77777777">
+    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="21EBDEC1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="-851" w:hanging="7371"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="00527C64" w14:paraId="65D44CE5" w14:textId="77777777">
+    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="00527C64" w14:paraId="70CD5CAA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve">Zungushia majibu yako kwa maswali yaliyo hapa chini </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="1C96DEEF" w14:textId="77777777">
+    <w:p w:rsidR="00527C64" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="1168DBB3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="-851" w:hanging="7371"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="62F34652" w14:textId="77777777">
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="7EC111E7" w14:textId="154E4281">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="-851" w:hanging="7371"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">2. Mtoto wangu ana ndugu         </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>2. Mtoto wangu ana ndugu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                 </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
         <w:t>Hapana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832688">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00832688" w:rsidP="00A16AAD" w14:paraId="29DDAD47" w14:textId="77777777">
+    <w:p w:rsidR="004431F9" w:rsidRPr="00846B62" w:rsidP="00A16AAD" w14:paraId="4FD8CDBE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>Ikiwa jibu la swali la 2 ni ndiyo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086010F" w:rsidRPr="00832688" w:rsidP="004431F9" w14:paraId="384D4F71" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w:rsidR="0086010F" w:rsidRPr="00846B62" w:rsidP="004431F9" w14:paraId="4B59D18F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve">Je, kuna ndugu yeyote aliyekuwa na matundu kwenye meno yake? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="08ED62F1" w14:textId="6F90FBBF">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="4FC92521" w14:textId="1449E144">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">kabla ya umri wa miaka 12?       </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>kabla ya umri wa miaka 12?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:tab/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
         <w:t>Hapana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287AE3" w:rsidP="000F04A7" w14:paraId="3E1D41C0" w14:textId="77777777">
+    <w:p w:rsidR="00287AE3" w:rsidP="000F04A7" w14:paraId="72A23615" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Mtoto wangu hunywa vinywaji vitamu/hula pipi zaidi ya mara </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00832688" w:rsidP="000F04A7" w14:paraId="15F97692" w14:textId="03DF9DE2">
+    <w:p w:rsidR="004431F9" w:rsidRPr="00832688" w:rsidP="00846B62" w14:paraId="5401AE53" w14:textId="506B175E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>moja kwa wiki?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Hapana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A16AAD" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="5F89992A" w14:textId="65E72DA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>4. Mtoto wangu anaamka usiku na kula/kunywa au ananyonyeshwa?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00287AE3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Ndiyo</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Hapana</w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Hapana</w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:tab/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00832688" w:rsidR="004A6F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ikiwa jibu la swali la 4 ni ndiyo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688" w:rsidR="004A6F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00832688" w:rsidR="004A6F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Mtoto anakunywa/kula nini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au ananyonyesha, na mara ngapi kwa usiku? ………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A16AAD" w:rsidRPr="00287AE3" w:rsidP="004431F9" w14:paraId="1E46694D" w14:textId="77777777">
+    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="00195E58" w14:paraId="3CC5D97E" w14:textId="673B7EA9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>4. Mtoto wangu anaamka usiku na kula/kunywa au ananyonyeshwa?</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>5. Mtu mzima husaidia kupiga mswaki meno ya mtoto asubuhi na jioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ndiyo              </w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> au ananyonyesha, na mara ngapi kwa usiku? ……………………………………</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hapana </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00287AE3" w:rsidP="00195E58" w14:paraId="0E427389" w14:textId="77777777">
+    <w:p w:rsidR="004431F9" w:rsidRPr="00832688" w:rsidP="004431F9" w14:paraId="0D358C92" w14:textId="5F7537FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="sw"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>5. Mtu mzima husaidia kupiga mswaki meno ya mtoto asubuhi na jioni</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>6. Familia hutumia dawa ya meno yenye fluoride</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Ndiyo</w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Hapana </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Hapana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004431F9" w:rsidRPr="00832688" w:rsidP="004431F9" w14:paraId="265709F7" w14:textId="77777777">
-[...57 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="00525868" w:rsidRPr="00832688" w:rsidP="00525868" w14:paraId="5A5E6FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk12346780"/>
     </w:p>
-    <w:p w:rsidR="00287AE3" w:rsidP="00525868" w14:paraId="2BA6F391" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="00287AE3" w:rsidP="00525868" w14:paraId="73EFAB0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Ninyi kama wazazi/walezi nendeni kwa daktari wa meno mara </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00525868" w:rsidRPr="009A4AB8" w:rsidP="00525868" w14:paraId="73236E13" w14:textId="68DE63C3">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="00525868" w:rsidRPr="009A4AB8" w:rsidP="00525868" w14:paraId="4C81CBB7" w14:textId="7E67E011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>kwa mara</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Ndiyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...48 lines deleted...]
-        <w:tab/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
         <w:t>Hapana</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="004431F9" w:rsidRPr="009A4AB8" w:rsidP="004431F9" w14:paraId="3142C3B7" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="004431F9" w:rsidRPr="009A4AB8" w:rsidP="004431F9" w14:paraId="2A711C19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE6115" w:rsidRPr="00287AE3" w:rsidP="000B6751" w14:paraId="695B2436" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidR="00EE6115" w:rsidRPr="00287AE3" w:rsidP="000B6751" w14:paraId="504FC525" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Watu wengi wazima wanafikiri kuwa kwenda kwa daktari wa meno inaweza kuwa mbaya na ni wazi kwamba hii ina athari kwa mtazamo wa watoto kuelekea afya ya meno. Weka alama kwa msalaba kwenye mstari, ikiwa kuna walezi kadhaa, alama moja kwa kila mtu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6751" w:rsidRPr="00846B62" w:rsidP="000B6751" w14:paraId="1F4B0305" w14:textId="1BCA5C0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">lama kwa msalaba kwenye mstari, ikiwa kuna walezi kadhaa, alama moja kwa kila mtu. </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6751" w:rsidRPr="00832688" w:rsidP="000B6751" w14:paraId="68891890" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w:rsidR="000B6751" w:rsidRPr="00846B62" w:rsidP="000B6751" w14:paraId="1BBFA3D8" w14:textId="07D0884D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>__________________________________________________________________________</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Sio mbaya hata kidogo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               Haifurahishi sana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6751" w:rsidRPr="00832688" w:rsidP="000B6751" w14:paraId="6E802A32" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w:rsidR="00EE6115" w:rsidRPr="00846B62" w:rsidP="004A6976" w14:paraId="21FD64D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD0E40" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="11118D7B" w14:textId="70CF7DB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Sio mbaya hata kidogo</w:t>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Tarehe: …………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>Jina la mtoto na nambari ya kitambulisho cha kibinafsi:………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174D69" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="696D5C35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00832688">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00846B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00832688">
-[...32 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00846B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...81 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00921536" w:rsidRPr="00832688" w:rsidP="00174D69" w14:paraId="4C9A9377" w14:textId="77777777">
+    <w:p w:rsidR="00921536" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="237743C2" w14:textId="3E2E528D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>Jina lako, nambari ya simu na anwani: ………………………………………………………………..</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004C7503" w:rsidRPr="00832688" w:rsidP="00174D69" w14:paraId="6118080E" w14:textId="77777777">
+    <w:p w:rsidR="004C7503" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="316F2F89" w14:textId="720E8879">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">……………………………………………………………………………………………………………   </w:t>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A16AAD" w:rsidRPr="00832688" w:rsidP="00174D69" w14:paraId="71F9FA64" w14:textId="77777777">
+    <w:p w:rsidR="00A16AAD" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="117F6E3E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sw"/>
         </w:rPr>
-        <w:t>Unakaribishwa kuwasiliana na Huduma ya Umma</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00832688">
+        <w:t xml:space="preserve">Unakaribishwa kuwasiliana na Huduma ya Umma ya Meno katika mji wako kwa maswali kuhusu meno ya mtoto wako. Ili kupata kliniki yako, tembelea 1177.se. Huduma zote za meno kwa watoto ni bure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD0E40" w:rsidRPr="00846B62" w:rsidP="00174D69" w14:paraId="60B50156" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="sw"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD0E40" w:rsidRPr="00832688" w:rsidP="00174D69" w14:paraId="1E07D174" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="00962612" w:rsidRPr="009A4AB8" w:rsidP="00A16AAD" w14:paraId="2CFB2430" w14:textId="6351BA52">
+    <w:p w:rsidR="00962612" w:rsidRPr="009A4AB8" w:rsidP="00A16AAD" w14:paraId="1B011EA8" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16AAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ev. kommentar från BHV sjuksköterska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20C8A" w:rsidRPr="00832688" w:rsidP="00A16AAD" w14:paraId="39A7FF22" w14:textId="77777777">
+    <w:p w:rsidR="00B20C8A" w:rsidRPr="00832688" w:rsidP="00A16AAD" w14:paraId="1501C16A" w14:textId="0E72F5B8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832688">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sw"/>
         </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A16AAD" w:rsidRPr="00832688" w:rsidP="00A16AAD" w14:paraId="7CF38FF1" w14:textId="77777777">
+    <w:p w:rsidR="00A16AAD" w:rsidRPr="00832688" w:rsidP="00A16AAD" w14:paraId="7F65C3B0" w14:textId="2F0ECD4F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sw"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="sw"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidSect="00566FD8">
-      <w:headerReference w:type="even" r:id="rId5"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1326,407 +1351,306 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00F337B5" w14:paraId="1BE4B01A" w14:textId="77777777">
-[...18 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt1"/>
+      <w:tblStyle w:val="Tabellrutnt10"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="3256"/>
       <w:gridCol w:w="4262"/>
       <w:gridCol w:w="986"/>
       <w:gridCol w:w="852"/>
     </w:tblGrid>
-    <w:tr w14:paraId="528AD50C" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="56BFEA73" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="264"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="74384004" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="35BDDB23" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="2CFCC99F" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="4F8C939F" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="78CFAF73" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="5F0826A8" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="5AB26B81" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="09E91C08" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="263"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3823" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="331C1A62" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00975D5F" w14:paraId="1B921B71" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4262" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="582CE017" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="4F337379" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="4C9DBEED" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="0017789C" w:rsidP="00F45001" w14:paraId="03E1D65B" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="230" w:lineRule="atLeast"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="0184FB46" w14:textId="77777777" w:rsidTr="00F45001">
+    <w:tr w14:paraId="44B72E82" w14:textId="77777777" w:rsidTr="00F45001">
       <w:tblPrEx>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:gridAfter w:val="1"/>
         <w:wBefore w:w="567" w:type="dxa"/>
         <w:wAfter w:w="852" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8504" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="09D312CD" w14:textId="77777777">
+        <w:p w:rsidR="00F45001" w:rsidRPr="00975D5F" w:rsidP="00F45001" w14:paraId="4EE51082" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
+              <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>Original lagras och godkänns elektroniskt. Utskrifter gäller endast efter verifiering mot systemet att utgåvan fortfarande är giltig.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="65A853C4" w14:textId="77777777">
+  <w:p w:rsidR="00F45001" w:rsidRPr="00F45001" w:rsidP="00975D5F" w14:paraId="427FFE8E" w14:textId="77777777">
     <w:pPr>
-      <w:tabs>
-[...29 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00F337B5" w14:paraId="4A29AF78" w14:textId="77777777">
+  <w:p w:rsidR="00982122" w:rsidRPr="00AB5EA8" w:rsidP="00982122" w14:paraId="32F41559" w14:textId="77777777">
     <w:pPr>
-      <w:tabs>
-[...24 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:caps/>
         <w:color w:val="4D4D4D"/>
-        <w:sz w:val="12"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>475036</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>301925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1751433" cy="673100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1743,944 +1667,696 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1751433" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid0"/>
+      <w:tblStyle w:val="TableGrid1"/>
       <w:tblW w:w="9899" w:type="dxa"/>
       <w:tblInd w:w="-907" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4128"/>
       <w:gridCol w:w="4541"/>
       <w:gridCol w:w="1230"/>
     </w:tblGrid>
-    <w:tr w14:paraId="45EB11BF" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="453C4B3E" w14:textId="77777777" w:rsidTr="00D86807">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="01E9C2A3" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="00982122" w14:paraId="58E3C63B" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="7FDCA7CD" w14:textId="4C991F43">
+        <w:p w:rsidR="002043A6" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="3538A98A" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Workflow \* MERGEFORMAT \*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve">Upper </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:t>BLANKETT</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="4F1E5358" w14:textId="77777777">
+        <w:p w:rsidR="004D76C0" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="59CCE062" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_Title \* MERGEFORMAT  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Screeningblankett munhälsa små barn - Swahili</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="597028B7" w14:textId="77777777">
+        <w:p w:rsidR="0017789C" w:rsidRPr="00975D5F" w:rsidP="004D76C0" w14:paraId="23C8F3DC" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="3ED6D4D7" w14:textId="77777777">
+        <w:p w:rsidR="005A7792" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="6F3FF3BE" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00D411C6">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00D411C6">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:caps/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-              <w:caps/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
-              <w:szCs w:val="13"/>
-              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="1B843247" w14:textId="4119F344">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="0376C267" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText>DOCUMENTNUMBER</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00F337B5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText>\*Upper</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:t>55435-4</w:t>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:t>55435-5</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="52B00635" w14:textId="0F39C1A6">
+        <w:p w:rsidR="003E692A" w:rsidRPr="00975D5F" w:rsidP="005C5B00" w14:paraId="7E0C9EFD" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="743A4013" w14:textId="77777777" w:rsidTr="00D86807">
+    <w:tr w14:paraId="7B6726D9" w14:textId="77777777" w:rsidTr="00846B62">
       <w:tblPrEx>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-907" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
-        <w:trHeight w:val="983"/>
+        <w:trHeight w:val="615"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4128" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="357C7FE2" w14:textId="6423DA37">
+        <w:p w:rsidR="00F965BD" w:rsidRPr="008877DB" w:rsidP="00F965BD" w14:paraId="351F62C4" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_WorkUnit \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:t>Folktandvård</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00975D5F" w:rsidP="006C2C5F" w14:paraId="05B6EE33" w14:textId="19FF1793">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00846B62" w:rsidP="00846B62" w14:paraId="3904EAC5" w14:textId="5999B13A">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY C_</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText>OWNER</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00F337B5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText>\*</w:instrText>
           </w:r>
           <w:r w:rsidR="00F14DD7">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F" w:rsidR="00F14DD7">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText>MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidR="00F337B5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-            <w:t>Anna-Karin Mattsson</w:t>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+            </w:rPr>
+            <w:t>Linda Beljestrand Dahlgren</w:t>
           </w:r>
           <w:r w:rsidRPr="00975D5F">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-        </w:p>
-[...14 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4541" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="188E2C72" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="0CAF52CC" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...5 lines deleted...]
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:pStyle w:val="Sidhuvud7vnster"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1230" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="214BCE68" w14:textId="77777777">
+        <w:p w:rsidR="006C2C5F" w:rsidRPr="00822C0F" w:rsidP="006C2C5F" w14:paraId="3D081DAC" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...10 lines deleted...]
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="13"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="79B90000" w14:textId="77777777">
+  <w:p w:rsidR="00E47EFD" w:rsidRPr="00822C0F" w:rsidP="00982122" w14:paraId="3F4A4B18" w14:textId="77777777">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pStyle w:val="Sidhuvudsidnumrering-RJH"/>
       <w:ind w:right="-907"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:caps/>
         <w:color w:val="4D4D4D"/>
-        <w:sz w:val="12"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="435F2B35" w14:textId="77777777">
+  <w:p w:rsidR="004569FA" w:rsidP="00BE7284" w14:paraId="3B48B67B" w14:textId="77777777">
     <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E1BEB">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>453390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>306070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1774800" cy="680400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Bildobjekt 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2695,57 +2371,50 @@
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1774800" cy="680400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DC02FA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -3728,81 +3397,83 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1613319856">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1410614115">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1727144835">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1725253833">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="383336302">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1884711191">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00975D5F"/>
     <w:rsid w:val="00003DD7"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="000559F7"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="00077AB2"/>
     <w:rsid w:val="000936A7"/>
     <w:rsid w:val="0009433F"/>
     <w:rsid w:val="000956D3"/>
     <w:rsid w:val="000A38B7"/>
     <w:rsid w:val="000B6751"/>
     <w:rsid w:val="000B7CDE"/>
     <w:rsid w:val="000C2EF5"/>
     <w:rsid w:val="000C4469"/>
+    <w:rsid w:val="000E57FA"/>
     <w:rsid w:val="000F04A7"/>
+    <w:rsid w:val="00101184"/>
     <w:rsid w:val="00104041"/>
     <w:rsid w:val="001121C1"/>
     <w:rsid w:val="00117EB6"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="00136754"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="00174D69"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="0018483D"/>
     <w:rsid w:val="00190C5E"/>
     <w:rsid w:val="00195E58"/>
     <w:rsid w:val="001B0D52"/>
     <w:rsid w:val="001B1282"/>
     <w:rsid w:val="001B58E8"/>
     <w:rsid w:val="001B7097"/>
     <w:rsid w:val="001B71DC"/>
     <w:rsid w:val="001E1BEB"/>
     <w:rsid w:val="002043A6"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="0022259F"/>
     <w:rsid w:val="00225FFD"/>
     <w:rsid w:val="0024266E"/>
     <w:rsid w:val="00242BFD"/>
     <w:rsid w:val="0025598C"/>
     <w:rsid w:val="0025719F"/>
@@ -3823,50 +3494,51 @@
     <w:rsid w:val="0035326B"/>
     <w:rsid w:val="00360B84"/>
     <w:rsid w:val="00375A00"/>
     <w:rsid w:val="003841CF"/>
     <w:rsid w:val="003B00D6"/>
     <w:rsid w:val="003E692A"/>
     <w:rsid w:val="003F5483"/>
     <w:rsid w:val="003F6EEC"/>
     <w:rsid w:val="003F700D"/>
     <w:rsid w:val="00416A86"/>
     <w:rsid w:val="004326EB"/>
     <w:rsid w:val="004431F9"/>
     <w:rsid w:val="004446DE"/>
     <w:rsid w:val="00447366"/>
     <w:rsid w:val="0045201F"/>
     <w:rsid w:val="0045632E"/>
     <w:rsid w:val="004569FA"/>
     <w:rsid w:val="0046708B"/>
     <w:rsid w:val="00475373"/>
     <w:rsid w:val="00486302"/>
     <w:rsid w:val="004A6976"/>
     <w:rsid w:val="004A6F03"/>
     <w:rsid w:val="004C7503"/>
     <w:rsid w:val="004D683C"/>
     <w:rsid w:val="004D76C0"/>
+    <w:rsid w:val="004E1AD2"/>
     <w:rsid w:val="004F0685"/>
     <w:rsid w:val="004F29E8"/>
     <w:rsid w:val="004F462C"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="00525868"/>
     <w:rsid w:val="00527C64"/>
     <w:rsid w:val="00531BB9"/>
     <w:rsid w:val="00534E10"/>
     <w:rsid w:val="00537E25"/>
     <w:rsid w:val="00544271"/>
     <w:rsid w:val="005446D5"/>
     <w:rsid w:val="00544C1D"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00560E21"/>
     <w:rsid w:val="00562738"/>
     <w:rsid w:val="005818D9"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005939B5"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="005A49D5"/>
     <w:rsid w:val="005A7792"/>
     <w:rsid w:val="005B4D71"/>
     <w:rsid w:val="005C103C"/>
     <w:rsid w:val="005C5B00"/>
     <w:rsid w:val="005D5073"/>
@@ -3885,50 +3557,51 @@
     <w:rsid w:val="0074542B"/>
     <w:rsid w:val="00747533"/>
     <w:rsid w:val="00755B00"/>
     <w:rsid w:val="00765F42"/>
     <w:rsid w:val="00770681"/>
     <w:rsid w:val="00771348"/>
     <w:rsid w:val="0079072D"/>
     <w:rsid w:val="00795451"/>
     <w:rsid w:val="007A63F6"/>
     <w:rsid w:val="007C6633"/>
     <w:rsid w:val="007E478A"/>
     <w:rsid w:val="007E4D01"/>
     <w:rsid w:val="007F21C4"/>
     <w:rsid w:val="007F3EEE"/>
     <w:rsid w:val="007F7906"/>
     <w:rsid w:val="0080591F"/>
     <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="0082473C"/>
     <w:rsid w:val="00826305"/>
     <w:rsid w:val="00832688"/>
     <w:rsid w:val="008350E1"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008463CA"/>
+    <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00854E4A"/>
     <w:rsid w:val="0086010F"/>
     <w:rsid w:val="008715B0"/>
     <w:rsid w:val="00872913"/>
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="008877DB"/>
     <w:rsid w:val="00893966"/>
     <w:rsid w:val="008B4E31"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="009057ED"/>
     <w:rsid w:val="009112F5"/>
     <w:rsid w:val="00921536"/>
     <w:rsid w:val="00934B35"/>
     <w:rsid w:val="00940225"/>
     <w:rsid w:val="0095109C"/>
     <w:rsid w:val="00952645"/>
     <w:rsid w:val="009550DA"/>
     <w:rsid w:val="00962612"/>
     <w:rsid w:val="00963A91"/>
     <w:rsid w:val="00975D5F"/>
     <w:rsid w:val="00982122"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009A4AB8"/>
     <w:rsid w:val="009B6439"/>
     <w:rsid w:val="009C60CD"/>
@@ -3960,117 +3633,120 @@
     <w:rsid w:val="00AF5970"/>
     <w:rsid w:val="00AF71DC"/>
     <w:rsid w:val="00B20C8A"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B27756"/>
     <w:rsid w:val="00B328D6"/>
     <w:rsid w:val="00B347B4"/>
     <w:rsid w:val="00B348C6"/>
     <w:rsid w:val="00B6296F"/>
     <w:rsid w:val="00B87B4F"/>
     <w:rsid w:val="00BC0851"/>
     <w:rsid w:val="00BC6657"/>
     <w:rsid w:val="00BD0E40"/>
     <w:rsid w:val="00BE1AD0"/>
     <w:rsid w:val="00BE2068"/>
     <w:rsid w:val="00BE39E8"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BE7284"/>
     <w:rsid w:val="00BF74CB"/>
     <w:rsid w:val="00C010BC"/>
     <w:rsid w:val="00C1280A"/>
     <w:rsid w:val="00C348DB"/>
     <w:rsid w:val="00C83701"/>
     <w:rsid w:val="00C949DA"/>
     <w:rsid w:val="00C95FF0"/>
+    <w:rsid w:val="00CA6E22"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CC55ED"/>
     <w:rsid w:val="00CD0A1E"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D14DDB"/>
     <w:rsid w:val="00D21159"/>
     <w:rsid w:val="00D22B89"/>
     <w:rsid w:val="00D27B3D"/>
     <w:rsid w:val="00D411C6"/>
     <w:rsid w:val="00D46D41"/>
     <w:rsid w:val="00D553E0"/>
     <w:rsid w:val="00D57221"/>
     <w:rsid w:val="00D70829"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D86807"/>
     <w:rsid w:val="00D93BBF"/>
     <w:rsid w:val="00D93CB7"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DA107F"/>
     <w:rsid w:val="00DA47E7"/>
     <w:rsid w:val="00DC2069"/>
     <w:rsid w:val="00DC75E3"/>
     <w:rsid w:val="00DD0DBC"/>
     <w:rsid w:val="00DE67D1"/>
     <w:rsid w:val="00E2003B"/>
     <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E42AE0"/>
     <w:rsid w:val="00E47EFD"/>
     <w:rsid w:val="00E5537A"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6548E"/>
     <w:rsid w:val="00E65DA0"/>
     <w:rsid w:val="00E704D0"/>
     <w:rsid w:val="00E97CE5"/>
     <w:rsid w:val="00EC3D78"/>
     <w:rsid w:val="00EC5E23"/>
     <w:rsid w:val="00EC61C0"/>
     <w:rsid w:val="00EE6115"/>
     <w:rsid w:val="00EF42A6"/>
+    <w:rsid w:val="00F026AC"/>
     <w:rsid w:val="00F0786B"/>
     <w:rsid w:val="00F14DD7"/>
     <w:rsid w:val="00F337B5"/>
     <w:rsid w:val="00F3525B"/>
     <w:rsid w:val="00F45001"/>
     <w:rsid w:val="00F61B87"/>
     <w:rsid w:val="00F74AC7"/>
     <w:rsid w:val="00F76194"/>
     <w:rsid w:val="00F86032"/>
     <w:rsid w:val="00F863A9"/>
     <w:rsid w:val="00F86927"/>
     <w:rsid w:val="00F91949"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00FA4839"/>
     <w:rsid w:val="00FA794C"/>
     <w:rsid w:val="00FB295F"/>
     <w:rsid w:val="00FC1130"/>
     <w:rsid w:val="00FD58F3"/>
     <w:rsid w:val="00FF0269"/>
     <w:rsid w:val="00FF0F95"/>
     <w:rsid w:val="00FF6FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="6DF98405"/>
+  <w14:docId w14:val="007C1C46"/>
+  <w15:docId w15:val="{6EC5AE5F-9293-4E27-A429-1C327AC499AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4995,90 +4671,137 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F45001"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
-    <w:name w:val="Table Grid_0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid_1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00982122"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt10">
+    <w:name w:val="Tabellrutnät1_0"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F45001"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid_2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982122"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Region JH-0416">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A59C94"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E6F0F9"/>
       </a:accent2>
       <a:accent3>
@@ -5333,308 +5056,308 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4034A60F-BC50-44DB-8575-C13B362D5D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{3b0b0de0-301b-43bc-be01-b232acb4eea4}" enabled="1" method="Standard" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
+  <clbl:label id="{9218f313-491c-48a9-a858-e86888d34a51}" enabled="1" method="Privileged" siteId="{d3b4cf3a-ca77-4a02-aefa-f4398591468f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Word-dokument med stående sidorientering_re20221102_b880b7b6-ef4d-5125-bf46-b77da6e42b7e.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>47</Characters>
+  <Pages>1</Pages>
+  <Words>372</Words>
+  <Characters>1972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54</CharactersWithSpaces>
+  <CharactersWithSpaces>2340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Lindberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="C_Api_Comment">
     <vt:lpwstr>https://rjh.centuri.se:443/command/workflow/55435/comment</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="C_Approved">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C_ApprovedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C_Approvers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="C_Approvers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="C_Approvers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="C_AuditDate">
-    <vt:lpwstr>2026-05-05</vt:lpwstr>
+    <vt:lpwstr>2027-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="C_AuditDateExtended">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="C_AuditFrequency">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="C_Category">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="C_CategoryDescription">
     <vt:lpwstr>Underlag till information som skall skapas. Saknar Granskare/Godkännare. Publiceras endast på originalformat med Lås ej.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="C_CategoryId">
     <vt:lpwstr>daf2e9ec-bb64-5fe1-aa26-9ecb25fea0a2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="C_Comparable">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="C_Created">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="C_CreatedBy">
-    <vt:lpwstr>Anna-Karin Mattsson</vt:lpwstr>
+    <vt:lpwstr>Linda Beljestrand Dahlgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="C_CreatedBy_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="C_CreatedBy_WorkUnit">
     <vt:lpwstr>Folktandvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="C_CreatedBy_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Division nära vård / Folktandvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="C_CreatedDate">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="C_Description">
-    <vt:lpwstr>Revidering att gälla från 2024-01-02</vt:lpwstr>
+    <vt:lpwstr>Revidering att gälla från 2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="C_DocumentNumber">
-    <vt:lpwstr>55435-4</vt:lpwstr>
+    <vt:lpwstr>55435-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="C_FileCategory">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="C_FinishBefore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="C_FinishBeforeAuto">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="C_FinishBeforeDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="C_FormConfigId">
     <vt:lpwstr>39420bde-0e30-42d6-afd5-0b04b7d982c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="C_Form_TYP_AV_BLANKETT">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="C_FrequencyInMonths">
     <vt:lpwstr>12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="C_HasPreviousIssue">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="C_HasVisibleReportTemplates">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="C_IssueNumber">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="C_Language">
     <vt:lpwstr>sv-SE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="C_Link">
     <vt:lpwstr>https://rjh.centuri.se:443/RegNo/55435</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="C_LinkToDoRespond">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/dependee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="C_Link_Compare">
     <vt:lpwstr>https://rjh.centuri.se:443/Compare/55435</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="C_Link_ToDo_Tasks">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/tasks</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="C_Link_ToDo_Work">
     <vt:lpwstr>https://rjh.centuri.se:443/#/todo/work</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="C_Mandatory">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="C_OldRegNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="C_Owner">
-    <vt:lpwstr>Anna-Karin Mattsson</vt:lpwstr>
+    <vt:lpwstr>Linda Beljestrand Dahlgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="C_Owners">
-    <vt:lpwstr>Anna-Karin Mattsson</vt:lpwstr>
+    <vt:lpwstr>Linda Beljestrand Dahlgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="C_Owner_Email">
-    <vt:lpwstr>anna-karin.mattsson@regionjh.se</vt:lpwstr>
+    <vt:lpwstr>linda.dahlgren@regionjh.se</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="C_Owner_FamilyName">
-    <vt:lpwstr>Mattsson</vt:lpwstr>
+    <vt:lpwstr>Beljestrand Dahlgren</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="C_Owner_GivenName">
-    <vt:lpwstr>Anna-Karin</vt:lpwstr>
+    <vt:lpwstr>Linda</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="C_Owner_JobTitle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="C_Owner_UserName">
-    <vt:lpwstr>akma</vt:lpwstr>
+    <vt:lpwstr>libe15</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="C_Owner_WorkUnit">
     <vt:lpwstr>Folktandvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="C_Owner_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Division nära vård / Folktandvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="C_Owner_WorkUnit_ExternalId">
-    <vt:lpwstr/>
+    <vt:lpwstr>SE2321000214-0043769</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="C_RegistrationNumber">
     <vt:lpwstr>55435</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="C_RegistrationNumberId">
     <vt:lpwstr>16634cf8-4d89-44d5-a8a2-d90224fa244f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="C_RegNo">
-    <vt:lpwstr>55435-4</vt:lpwstr>
+    <vt:lpwstr>55435-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="C_Restricted">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="C_Reviewed">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="C_ReviewedDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="C_Reviewers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="C_Reviewers_JobTitles">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="C_Reviewers_WorkUnits">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="C_Revision">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="C_Stage">
     <vt:lpwstr>Publicerad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="C_StartAfter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="C_StartAfterDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="C_Tags">
-    <vt:lpwstr>Ska taggas ledningssystemet, Screening Munhälsa små barn</vt:lpwstr>
+    <vt:lpwstr>Ska taggas till webbarna, Screening Munhälsa små barn</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="C_Template">
     <vt:lpwstr>Word-dokument med stående sidorientering.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="C_Title">
     <vt:lpwstr>Screeningblankett munhälsa små barn - Swahili</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="C_UpdatedWhen">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="C_UpdatedWhenDate">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="C_ValidFrom">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="C_ValidFromDate">
-    <vt:lpwstr>2025-05-05</vt:lpwstr>
+    <vt:lpwstr>2026-04-17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="C_ValidUntil">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="C_ValidUntilDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="C_ViewMode">
     <vt:lpwstr>ViewModeOriginal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="C_Workflow">
     <vt:lpwstr>Blankett</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="C_WorkflowId">
-    <vt:lpwstr>4c5cf607-7e36-474f-9750-4f1a7034638e</vt:lpwstr>
+    <vt:lpwstr>57f34195-04bf-4de0-916c-b8fe5abff52b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="C_WorkUnit">
     <vt:lpwstr>Folktandvård</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="C_WorkUnitPath">
     <vt:lpwstr>Region Jämtland Härjedalen / Hälso- och sjukvård / Division nära vård / Folktandvård</vt:lpwstr>
   </property>
 </Properties>
 </file>